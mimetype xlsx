--- v0 (2025-10-15)
+++ v1 (2026-10-15)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ADAM\Accountability Data Files\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ADAM\Accountability Data Files\2026\NSPF Extracts\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4C90C3D-1534-427B-87B6-FDE2E3CFFAE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D778D89-D295-476A-B530-5E52FF636D49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20175" yWindow="750" windowWidth="27870" windowHeight="18570" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2775" yWindow="1620" windowWidth="27375" windowHeight="19725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Information" sheetId="3" r:id="rId1"/>
     <sheet name="Totals&amp;Points" sheetId="2" r:id="rId2"/>
     <sheet name="Disaggregated" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Disaggregated!$A$1:$C$425</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Totals&amp;Points'!$A$1:$C$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -4250,139 +4250,143 @@
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1"/>
             <a:t>The</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0"/>
-            <a:t> NSPF Disaggregated Data File Specifications (2024_2025) file provides details on the fields included in the 2024 and 2025 NSPF Disaggregated Data that that can be downloaded from the Nevada Report Card.  These files can be downloaded by looking on the Nevada Report Card under Help &amp; Resources &gt; Resources &gt; NSPF/APF.  An image below is provided for reference:</a:t>
+            <a:t> NSPF Disaggregated Data File Specifications file provides details on the fields included in the 2024, 2025, and 2026 NSPF Disaggregated Data that that can be downloaded from the Nevada Report Card.  These files can be downloaded by looking on the Nevada Report Card under Help &amp; Resources &gt; Resources &gt; NSPF/APF.  An image below is provided for reference:</a:t>
           </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="1" baseline="0"/>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0"/>
-            <a:t>Please note that the file indicated above includes disaggregated data files for multiple years.  These file specifications are specifically intended for use with the 2024 and 2025 school year file.  Some fields will appear in prior year files, but the format and specifications will not match from year to year.</a:t>
+            <a:t>Please note that the file indicated above includes disaggregated data files for multiple years.  This file specifications document is specifically intended for use with the 2024, 2025, and 2026 school year files.  Some fields will appear in prior year files, but the format and specifications will not match from year to year.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100" baseline="0"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>533399</xdr:colOff>
+      <xdr:colOff>371475</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>170572</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>371474</xdr:colOff>
+      <xdr:colOff>553759</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>101911</xdr:rowOff>
+      <xdr:rowOff>176441</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FF2DBC8-C4BF-FB82-3AB4-DCC648322AEB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0CB794D-E257-FDE9-A0A5-9A37F0AD2683}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1142999" y="1504072"/>
-          <a:ext cx="8372475" cy="1455339"/>
+          <a:off x="981075" y="1352550"/>
+          <a:ext cx="8716684" cy="1681391"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>