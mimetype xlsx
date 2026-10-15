--- v0 (2025-11-05)
+++ v1 (2026-10-15)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ADAM\Accountability Data Files\2025\Supplemental ESSA Files for Report Card\NIC Excluded\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ADAM\Accountability Data Files\2026\Supplemental ESSA Files for Report Card\NIC Excluded\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9431BE4A-19BD-4F60-97F2-7AB95E91C5CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D36EF17C-8B51-4C4C-B6CF-F7EBB61B3563}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{498A2037-CA75-43BC-9E07-9AA5B254A3CF}"/>
+    <workbookView xWindow="-28785" yWindow="330" windowWidth="26700" windowHeight="19890" activeTab="1" xr2:uid="{498A2037-CA75-43BC-9E07-9AA5B254A3CF}"/>
   </bookViews>
   <sheets>
     <sheet name="Read Me First" sheetId="3" r:id="rId1"/>
-    <sheet name="2024-25 EL Exempt from ELA" sheetId="7" r:id="rId2"/>
-[...3 lines deleted...]
-    <sheet name="2020-21 EL Exempt from ELA" sheetId="2" r:id="rId6"/>
+    <sheet name="2025-26 EL Exempt from ELA" sheetId="8" r:id="rId2"/>
+    <sheet name="2024-25 EL Exempt from ELA" sheetId="7" r:id="rId3"/>
+    <sheet name="2023-24 EL Exempt from ELA" sheetId="6" r:id="rId4"/>
+    <sheet name="2022-23 EL Exempt from ELA" sheetId="5" r:id="rId5"/>
+    <sheet name="2021-22 EL Exempt from ELA" sheetId="4" r:id="rId6"/>
+    <sheet name="2020-21 EL Exempt from ELA" sheetId="2" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="37">
   <si>
     <t>District Number</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Churchill</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>Douglas</t>
   </si>
   <si>
     <t>Elko</t>
   </si>
   <si>
     <t>Esmeralda</t>
   </si>
   <si>
     <t>Eureka</t>
   </si>
   <si>
@@ -147,50 +149,56 @@
     <t>'-' indicates data not presented for groups fewer than 10 in order to protect the student privacy under FERPA.</t>
   </si>
   <si>
     <t>STATE TOTAL</t>
   </si>
   <si>
     <t>SY 2020-21</t>
   </si>
   <si>
     <t>SY 2021-22</t>
   </si>
   <si>
     <t>SY 2022-23</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>SY 2023-24</t>
   </si>
   <si>
     <t>SY 2024-25</t>
   </si>
   <si>
     <t>N/A' indicates that no students of that population were excluded from the NSPF.</t>
+  </si>
+  <si>
+    <t>SY 2025-26</t>
+  </si>
+  <si>
+    <t>STATE Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -204,89 +212,90 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52A58967-AED5-4D23-B979-0170298D2220}"/>
             </a:ext>
           </a:extLst>
@@ -774,74 +783,423 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E734FFD1-082C-4DA9-90D0-1AF8AEF3A586}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD4B01E6-B524-44E7-A7C7-CF88C96CDA2A}">
+  <dimension ref="A1:D25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L16" sqref="L16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.140625" customWidth="1"/>
+    <col min="4" max="4" width="29.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4">
+        <v>46</v>
+      </c>
+      <c r="D4" s="8">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6">
+        <v>37</v>
+      </c>
+      <c r="D6" s="8">
+        <v>8.2000000000000007E-3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>7</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15">
+        <v>25</v>
+      </c>
+      <c r="D15" s="8">
+        <v>6.6E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18">
+        <v>265</v>
+      </c>
+      <c r="D18" s="8">
+        <v>8.5000000000000006E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>20</v>
+      </c>
+      <c r="B22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23">
+        <v>399</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1.6999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F21E23D-CB9C-4A57-9EEC-CB7874A7D101}">
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.140625" customWidth="1"/>
     <col min="4" max="4" width="29.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
@@ -1142,51 +1500,51 @@
         <v>22</v>
       </c>
       <c r="C23">
         <v>689</v>
       </c>
       <c r="D23" s="7">
         <v>2.8999999999999998E-3</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{361862DA-D5C5-46E5-BD80-51DED9F44122}">
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O12" sqref="O12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
@@ -1489,51 +1847,51 @@
       <c r="B23" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C23">
         <v>368</v>
       </c>
       <c r="D23" s="7">
         <v>1.6000000000000001E-3</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B828E4-1613-43D6-B273-310C089B33D8}">
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="3" width="35.42578125" customWidth="1"/>
     <col min="4" max="4" width="35.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
@@ -1832,51 +2190,51 @@
       <c r="B23" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C23">
         <v>181</v>
       </c>
       <c r="D23" s="7">
         <v>6.9999999999999999E-4</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F5AB1A7-642E-4637-8BA2-FC44C3975EB0}">
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
@@ -2177,51 +2535,51 @@
         <v>22</v>
       </c>
       <c r="C23" s="5">
         <v>120</v>
       </c>
       <c r="D23" s="6">
         <v>5.0000000000000001E-4</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD6FFEBB-31BE-49EB-B06D-4AB5F6683B51}">
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
@@ -2533,55 +2891,56 @@
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Read Me First</vt:lpstr>
+      <vt:lpstr>2025-26 EL Exempt from ELA</vt:lpstr>
       <vt:lpstr>2024-25 EL Exempt from ELA</vt:lpstr>
       <vt:lpstr>2023-24 EL Exempt from ELA</vt:lpstr>
       <vt:lpstr>2022-23 EL Exempt from ELA</vt:lpstr>
       <vt:lpstr>2021-22 EL Exempt from ELA</vt:lpstr>
       <vt:lpstr>2020-21 EL Exempt from ELA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chris Thomas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>